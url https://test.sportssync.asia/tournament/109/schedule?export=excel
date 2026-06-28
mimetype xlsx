--- v0 (2026-06-14)
+++ v1 (2026-06-28)
@@ -4659,51 +4659,51 @@
           <t>Court D</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F103" t="inlineStr">
         <is>
           <t>Alaynna / Zoe Kee Chung Sze</t>
         </is>
       </c>
       <c r="G103" t="inlineStr">
         <is>
-          <t>Y H / Poh Min Ting</t>
+          <t>Low Yu Hang / Poh Min Ting</t>
         </is>
       </c>
       <c r="H103" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
           <t>2025-12-07 14:45</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
           <t>Court I</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
@@ -4911,51 +4911,51 @@
           <t>Court D</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E109" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F109" t="inlineStr">
         <is>
           <t>Yap Zhen / Er Juck Cha</t>
         </is>
       </c>
       <c r="G109" t="inlineStr">
         <is>
-          <t>Y H / Poh Min Ting</t>
+          <t>Low Yu Hang / Poh Min Ting</t>
         </is>
       </c>
       <c r="H109" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
           <t>2025-12-07 15:00</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
           <t>Court I</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
@@ -5163,51 +5163,51 @@
           <t>Court D</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D115" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E115" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F115" t="inlineStr">
         <is>
           <t>Mei Low / Lee Kar Yee</t>
         </is>
       </c>
       <c r="G115" t="inlineStr">
         <is>
-          <t>Y H / Poh Min Ting</t>
+          <t>Low Yu Hang / Poh Min Ting</t>
         </is>
       </c>
       <c r="H115" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr">
         <is>
           <t>2025-12-07 15:15</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
           <t>Court I</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D116" t="inlineStr">
@@ -5415,51 +5415,51 @@
           <t>Court D</t>
         </is>
       </c>
       <c r="C121" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D121" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E121" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F121" t="inlineStr">
         <is>
           <t>Badariah binti Zainal Abidin / Carol Ng</t>
         </is>
       </c>
       <c r="G121" t="inlineStr">
         <is>
-          <t>Y H / Poh Min Ting</t>
+          <t>Low Yu Hang / Poh Min Ting</t>
         </is>
       </c>
       <c r="H121" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="inlineStr">
         <is>
           <t>2025-12-07 15:30</t>
         </is>
       </c>
       <c r="B122" t="inlineStr">
         <is>
           <t>Court I</t>
         </is>
       </c>
       <c r="C122" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D122" t="inlineStr">
@@ -5746,51 +5746,51 @@
           <t>2025-12-07 15:45</t>
         </is>
       </c>
       <c r="B129" t="inlineStr">
         <is>
           <t>Court N</t>
         </is>
       </c>
       <c r="C129" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D129" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E129" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F129" t="inlineStr">
         <is>
-          <t>Y H / Poh Min Ting</t>
+          <t>Low Yu Hang / Poh Min Ting</t>
         </is>
       </c>
       <c r="G129" t="inlineStr">
         <is>
           <t>Hia Lee Ann Christine / Djajalie Klaudia</t>
         </is>
       </c>
       <c r="H129" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="inlineStr">
         <is>
           <t>2025-12-07 15:45</t>
         </is>
       </c>
       <c r="B130" t="inlineStr">
         <is>
           <t>Court K</t>
         </is>
       </c>
       <c r="C130" t="inlineStr">
@@ -6208,51 +6208,51 @@
           <t>2025-12-07 16:15</t>
         </is>
       </c>
       <c r="B140" t="inlineStr">
         <is>
           <t>Court I</t>
         </is>
       </c>
       <c r="C140" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D140" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E140" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F140" t="inlineStr">
         <is>
-          <t>Y H / Poh Min Ting</t>
+          <t>Low Yu Hang / Poh Min Ting</t>
         </is>
       </c>
       <c r="G140" t="inlineStr">
         <is>
           <t>Leong Hui Yee / Maria Delia Lau "Jing"</t>
         </is>
       </c>
       <c r="H140" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="inlineStr">
         <is>
           <t>2025-12-07 16:15</t>
         </is>
       </c>
       <c r="B141" t="inlineStr">
         <is>
           <t>Court N</t>
         </is>
       </c>
       <c r="C141" t="inlineStr">
@@ -6670,51 +6670,51 @@
           <t>2025-12-07 16:45</t>
         </is>
       </c>
       <c r="B151" t="inlineStr">
         <is>
           <t>Court D</t>
         </is>
       </c>
       <c r="C151" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D151" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E151" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F151" t="inlineStr">
         <is>
-          <t>Y H / Poh Min Ting</t>
+          <t>Low Yu Hang / Poh Min Ting</t>
         </is>
       </c>
       <c r="G151" t="inlineStr">
         <is>
           <t>kerk jie yi / Tay Zhi Han</t>
         </is>
       </c>
       <c r="H151" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="inlineStr">
         <is>
           <t>2025-12-07 16:45</t>
         </is>
       </c>
       <c r="B152" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C152" t="inlineStr">