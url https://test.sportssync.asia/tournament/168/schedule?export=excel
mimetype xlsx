--- v0 (2026-05-15)
+++ v1 (2026-06-30)
@@ -1252,51 +1252,51 @@
           <t>2026-04-11 09:00</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>Nicholas Bay Yaik Nien / FONG ALBERT</t>
+          <t>Nicholas Bay / FONG ALBERT</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
           <t>Tan Hong Zing / SimKokHeng</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>2026-04-11 09:00</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>Court A</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
@@ -1924,51 +1924,51 @@
           <t>2026-04-11 09:30</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
-          <t>Nicholas Bay Yaik Nien / FONG ALBERT</t>
+          <t>Nicholas Bay / FONG ALBERT</t>
         </is>
       </c>
       <c r="G38" t="inlineStr">
         <is>
           <t>Lee Xing Hong / wilson ng</t>
         </is>
       </c>
       <c r="H38" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>2026-04-11 09:30</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
           <t>Court A</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
@@ -2596,51 +2596,51 @@
           <t>2026-04-11 10:00</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
-          <t>Nicholas Bay Yaik Nien / FONG ALBERT</t>
+          <t>Nicholas Bay / FONG ALBERT</t>
         </is>
       </c>
       <c r="G54" t="inlineStr">
         <is>
           <t>Chan Chee Wah / Lim Weixuan</t>
         </is>
       </c>
       <c r="H54" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>2026-04-11 10:00</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
           <t>Court A</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
@@ -3268,51 +3268,51 @@
           <t>2026-04-11 10:30</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
-          <t>Nicholas Bay Yaik Nien / FONG ALBERT</t>
+          <t>Nicholas Bay / FONG ALBERT</t>
         </is>
       </c>
       <c r="G70" t="inlineStr">
         <is>
           <t>Eugene G / Chung Zhi jye</t>
         </is>
       </c>
       <c r="H70" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
           <t>2026-04-11 10:30</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
           <t>Court A</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
@@ -4071,51 +4071,51 @@
           <t>Court C</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
           <t>Kong Jing Hen  / See Shong Chen</t>
         </is>
       </c>
       <c r="G89" t="inlineStr">
         <is>
-          <t>Nicholas Bay Yaik Nien / FONG ALBERT</t>
+          <t>Nicholas Bay / FONG ALBERT</t>
         </is>
       </c>
       <c r="H89" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
           <t>2026-04-11 11:00</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
           <t>Court D</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
@@ -4323,51 +4323,51 @@
           <t>Court C</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
           <t>伍宏轩 / Lee Yee Jat</t>
         </is>
       </c>
       <c r="G95" t="inlineStr">
         <is>
-          <t>Nicholas Bay Yaik Nien / FONG ALBERT</t>
+          <t>Nicholas Bay / FONG ALBERT</t>
         </is>
       </c>
       <c r="H95" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
           <t>2026-04-11 11:15</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
           <t>Court D</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
@@ -5116,51 +5116,51 @@
           <t>2026-04-11 14:15</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
           <t>Court D</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D114" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E114" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F114" t="inlineStr">
         <is>
-          <t>Yap Wei Leong / TIW MIN YUEN</t>
+          <t>Yap Wei Leong / Tiw Min Yuen</t>
         </is>
       </c>
       <c r="G114" t="inlineStr">
         <is>
           <t>yuxuannn tiu / FOO SEH KAI</t>
         </is>
       </c>
       <c r="H114" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="inlineStr">
         <is>
           <t>2026-04-11 14:15</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
           <t>Court E</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
@@ -5793,51 +5793,51 @@
           <t>Court D</t>
         </is>
       </c>
       <c r="C130" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D130" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E130" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F130" t="inlineStr">
         <is>
           <t>WONG WEI YIN / Bong Pao ngen</t>
         </is>
       </c>
       <c r="G130" t="inlineStr">
         <is>
-          <t>Yap Wei Leong / TIW MIN YUEN</t>
+          <t>Yap Wei Leong / Tiw Min Yuen</t>
         </is>
       </c>
       <c r="H130" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="inlineStr">
         <is>
           <t>2026-04-11 14:45</t>
         </is>
       </c>
       <c r="B131" t="inlineStr">
         <is>
           <t>Court E</t>
         </is>
       </c>
       <c r="C131" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D131" t="inlineStr">
@@ -6465,51 +6465,51 @@
           <t>Court D</t>
         </is>
       </c>
       <c r="C146" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D146" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E146" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F146" t="inlineStr">
         <is>
           <t>Leong Wen Chun / Loo Suk Ting</t>
         </is>
       </c>
       <c r="G146" t="inlineStr">
         <is>
-          <t>Yap Wei Leong / TIW MIN YUEN</t>
+          <t>Yap Wei Leong / Tiw Min Yuen</t>
         </is>
       </c>
       <c r="H146" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="inlineStr">
         <is>
           <t>2026-04-11 15:15</t>
         </is>
       </c>
       <c r="B147" t="inlineStr">
         <is>
           <t>Court E</t>
         </is>
       </c>
       <c r="C147" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D147" t="inlineStr">
@@ -6801,51 +6801,51 @@
           <t>Court D</t>
         </is>
       </c>
       <c r="C154" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D154" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E154" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F154" t="inlineStr">
         <is>
           <t>Kenneth Lim De Huan / Summer Cheah</t>
         </is>
       </c>
       <c r="G154" t="inlineStr">
         <is>
-          <t>Yap Wei Leong / TIW MIN YUEN</t>
+          <t>Yap Wei Leong / Tiw Min Yuen</t>
         </is>
       </c>
       <c r="H154" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="inlineStr">
         <is>
           <t>2026-04-11 15:30</t>
         </is>
       </c>
       <c r="B155" t="inlineStr">
         <is>
           <t>Court E</t>
         </is>
       </c>
       <c r="C155" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D155" t="inlineStr">
@@ -8145,51 +8145,51 @@
           <t>Court D</t>
         </is>
       </c>
       <c r="C186" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D186" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E186" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F186" t="inlineStr">
         <is>
           <t>Ting Chee wai / Tan Shing Ying</t>
         </is>
       </c>
       <c r="G186" t="inlineStr">
         <is>
-          <t>Yap Wei Leong / TIW MIN YUEN</t>
+          <t>Yap Wei Leong / Tiw Min Yuen</t>
         </is>
       </c>
       <c r="H186" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="187">
       <c r="A187" t="inlineStr">
         <is>
           <t>2026-04-11 16:30</t>
         </is>
       </c>
       <c r="B187" t="inlineStr">
         <is>
           <t>Court E</t>
         </is>
       </c>
       <c r="C187" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D187" t="inlineStr">
@@ -8271,51 +8271,51 @@
           <t>Court A</t>
         </is>
       </c>
       <c r="C189" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D189" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E189" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F189" t="inlineStr">
         <is>
           <t>Chan Wing Yan / Teh Chun Pin</t>
         </is>
       </c>
       <c r="G189" t="inlineStr">
         <is>
-          <t>Yap Wei Leong / TIW MIN YUEN</t>
+          <t>Yap Wei Leong / Tiw Min Yuen</t>
         </is>
       </c>
       <c r="H189" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="190">
       <c r="A190" t="inlineStr">
         <is>
           <t>2026-04-11 16:45</t>
         </is>
       </c>
       <c r="B190" t="inlineStr">
         <is>
           <t>Court B</t>
         </is>
       </c>
       <c r="C190" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D190" t="inlineStr">
@@ -9190,51 +9190,51 @@
           <t>2026-04-11 19:15</t>
         </is>
       </c>
       <c r="B211" t="inlineStr">
         <is>
           <t>Court E</t>
         </is>
       </c>
       <c r="C211" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D211" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E211" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F211" t="inlineStr">
         <is>
-          <t>Joyce Teoh / Jayne Khoo Ya Qian</t>
+          <t>Joyce Teoh / Jayne Khoo</t>
         </is>
       </c>
       <c r="G211" t="inlineStr">
         <is>
           <t xml:space="preserve">Chung Jin Yee / Chow mee leng </t>
         </is>
       </c>
       <c r="H211" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="212">
       <c r="A212" t="inlineStr">
         <is>
           <t>2026-04-11 19:15</t>
         </is>
       </c>
       <c r="B212" t="inlineStr">
         <is>
           <t>Court F</t>
         </is>
       </c>
       <c r="C212" t="inlineStr">
@@ -9867,51 +9867,51 @@
           <t>Court E</t>
         </is>
       </c>
       <c r="C227" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D227" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E227" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F227" t="inlineStr">
         <is>
           <t>Tan Khang Hwei / YAP YIN KUAN</t>
         </is>
       </c>
       <c r="G227" t="inlineStr">
         <is>
-          <t>Joyce Teoh / Jayne Khoo Ya Qian</t>
+          <t>Joyce Teoh / Jayne Khoo</t>
         </is>
       </c>
       <c r="H227" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="228">
       <c r="A228" t="inlineStr">
         <is>
           <t>2026-04-11 19:45</t>
         </is>
       </c>
       <c r="B228" t="inlineStr">
         <is>
           <t>Court F</t>
         </is>
       </c>
       <c r="C228" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D228" t="inlineStr">
@@ -10203,51 +10203,51 @@
           <t>Court E</t>
         </is>
       </c>
       <c r="C235" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D235" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E235" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F235" t="inlineStr">
         <is>
           <t>Yew Yuen Wah / Lai Oi Wan</t>
         </is>
       </c>
       <c r="G235" t="inlineStr">
         <is>
-          <t>Joyce Teoh / Jayne Khoo Ya Qian</t>
+          <t>Joyce Teoh / Jayne Khoo</t>
         </is>
       </c>
       <c r="H235" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="236">
       <c r="A236" t="inlineStr">
         <is>
           <t>2026-04-11 20:00</t>
         </is>
       </c>
       <c r="B236" t="inlineStr">
         <is>
           <t>Court F</t>
         </is>
       </c>
       <c r="C236" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D236" t="inlineStr">