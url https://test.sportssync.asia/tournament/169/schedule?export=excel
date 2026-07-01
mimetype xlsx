--- v0 (2026-05-14)
+++ v1 (2026-07-01)
@@ -3063,51 +3063,51 @@
           <t>Court 1</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
           <t>CHEN CHER YEAN / SOH WEE KEONG</t>
         </is>
       </c>
       <c r="G65" t="inlineStr">
         <is>
-          <t>Nicholas Bay Yaik Nien / Vincent Lim Chen Yi</t>
+          <t>Nicholas Bay / Vincent Lim Chen Yi</t>
         </is>
       </c>
       <c r="H65" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
           <t>2026-03-28 13:00</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
@@ -3184,51 +3184,51 @@
           <t>2026-03-28 13:00</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
-          <t>Chester Lim Veng Que / James Tak Nei Thang</t>
+          <t>Chester Lim VQ / James Tak Nei Thang</t>
         </is>
       </c>
       <c r="G68" t="inlineStr">
         <is>
           <t>Chein Yao / Yonq Hoe</t>
         </is>
       </c>
       <c r="H68" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
           <t>2026-03-28 13:00</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
@@ -3987,51 +3987,51 @@
           <t>Court 1</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
           <t>Elcent Teh / Solomon Lee ern yew</t>
         </is>
       </c>
       <c r="G87" t="inlineStr">
         <is>
-          <t>Nicholas Bay Yaik Nien / Vincent Lim Chen Yi</t>
+          <t>Nicholas Bay / Vincent Lim Chen Yi</t>
         </is>
       </c>
       <c r="H87" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
           <t>2026-03-28 13:30</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
@@ -4108,51 +4108,51 @@
           <t>2026-03-28 13:30</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
-          <t>Chester Lim Veng Que / James Tak Nei Thang</t>
+          <t>Chester Lim VQ / James Tak Nei Thang</t>
         </is>
       </c>
       <c r="G90" t="inlineStr">
         <is>
           <t>Tan Jun-Hong / San San</t>
         </is>
       </c>
       <c r="H90" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
           <t>2026-03-28 13:30</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
@@ -5032,51 +5032,51 @@
           <t>2026-03-28 14:00</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E112" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F112" t="inlineStr">
         <is>
-          <t>Chester Lim Veng Que / James Tak Nei Thang</t>
+          <t>Chester Lim VQ / James Tak Nei Thang</t>
         </is>
       </c>
       <c r="G112" t="inlineStr">
         <is>
           <t>Daniel Lee Kuan Liang / Barry Lee</t>
         </is>
       </c>
       <c r="H112" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="inlineStr">
         <is>
           <t>2026-03-28 14:00</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
@@ -5368,51 +5368,51 @@
           <t>2026-03-28 14:15</t>
         </is>
       </c>
       <c r="B120" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C120" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D120" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E120" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F120" t="inlineStr">
         <is>
-          <t>Nicholas Bay Yaik Nien / Vincent Lim Chen Yi</t>
+          <t>Nicholas Bay / Vincent Lim Chen Yi</t>
         </is>
       </c>
       <c r="G120" t="inlineStr">
         <is>
           <t>Benjamin Lim Joon Liang / [Leapmotor] Jin</t>
         </is>
       </c>
       <c r="H120" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="inlineStr">
         <is>
           <t>2026-03-28 14:15</t>
         </is>
       </c>
       <c r="B121" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C121" t="inlineStr">
@@ -6465,51 +6465,51 @@
           <t>Court 1</t>
         </is>
       </c>
       <c r="C146" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D146" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E146" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F146" t="inlineStr">
         <is>
           <t>YHC Eric / Wong Choon Mun</t>
         </is>
       </c>
       <c r="G146" t="inlineStr">
         <is>
-          <t>Nicholas Bay Yaik Nien / Vincent Lim Chen Yi</t>
+          <t>Nicholas Bay / Vincent Lim Chen Yi</t>
         </is>
       </c>
       <c r="H146" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="inlineStr">
         <is>
           <t>2026-03-28 15:15</t>
         </is>
       </c>
       <c r="B147" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C147" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D147" t="inlineStr">
@@ -6675,51 +6675,51 @@
           <t>Court 4</t>
         </is>
       </c>
       <c r="C151" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D151" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E151" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F151" t="inlineStr">
         <is>
           <t>Saw Sean Seng  / Lim see hui</t>
         </is>
       </c>
       <c r="G151" t="inlineStr">
         <is>
-          <t>Chester Lim Veng Que / James Tak Nei Thang</t>
+          <t>Chester Lim VQ / James Tak Nei Thang</t>
         </is>
       </c>
       <c r="H151" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="inlineStr">
         <is>
           <t>2026-03-28 15:30</t>
         </is>
       </c>
       <c r="B152" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C152" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D152" t="inlineStr">
@@ -6927,51 +6927,51 @@
           <t>Court 1</t>
         </is>
       </c>
       <c r="C157" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D157" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E157" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F157" t="inlineStr">
         <is>
           <t>chuong nguyen / Quan Nguyen</t>
         </is>
       </c>
       <c r="G157" t="inlineStr">
         <is>
-          <t>Chester Lim Veng Que / James Tak Nei Thang</t>
+          <t>Chester Lim VQ / James Tak Nei Thang</t>
         </is>
       </c>
       <c r="H157" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="inlineStr">
         <is>
           <t>2026-03-28 15:45</t>
         </is>
       </c>
       <c r="B158" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C158" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D158" t="inlineStr">
@@ -7515,51 +7515,51 @@
           <t>Court 5</t>
         </is>
       </c>
       <c r="C171" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D171" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E171" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F171" t="inlineStr">
         <is>
           <t>Rahimie Affandie Roslan / Michelle Low Wei Yee</t>
         </is>
       </c>
       <c r="G171" t="inlineStr">
         <is>
-          <t>Darren Leong Jeng Hao / Nesya Tan</t>
+          <t>Darren Leong  / Nesya Tan</t>
         </is>
       </c>
       <c r="H171" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="inlineStr">
         <is>
           <t>2026-03-29 09:15</t>
         </is>
       </c>
       <c r="B172" t="inlineStr">
         <is>
           <t>Court 9</t>
         </is>
       </c>
       <c r="C172" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D172" t="inlineStr">
@@ -7683,51 +7683,51 @@
           <t>Court 5</t>
         </is>
       </c>
       <c r="C175" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D175" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E175" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F175" t="inlineStr">
         <is>
           <t>Chun Chiew Chow / Maxine Teoh Kah Wai</t>
         </is>
       </c>
       <c r="G175" t="inlineStr">
         <is>
-          <t>Darren Leong Jeng Hao / Nesya Tan</t>
+          <t>Darren Leong  / Nesya Tan</t>
         </is>
       </c>
       <c r="H175" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="176">
       <c r="A176" t="inlineStr">
         <is>
           <t>2026-03-29 09:30</t>
         </is>
       </c>
       <c r="B176" t="inlineStr">
         <is>
           <t>Court 9</t>
         </is>
       </c>
       <c r="C176" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D176" t="inlineStr">
@@ -8182,51 +8182,51 @@
           <t>2026-03-29 10:15</t>
         </is>
       </c>
       <c r="B187" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C187" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D187" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E187" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F187" t="inlineStr">
         <is>
-          <t>Darren Leong Jeng Hao / Nesya Tan</t>
+          <t>Darren Leong  / Nesya Tan</t>
         </is>
       </c>
       <c r="G187" t="inlineStr">
         <is>
           <t>CHAN ZHAO YEN / Chuah Pei Ling</t>
         </is>
       </c>
       <c r="H187" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="188">
       <c r="A188" t="inlineStr">
         <is>
           <t>2026-03-29 10:15</t>
         </is>
       </c>
       <c r="B188" t="inlineStr">
         <is>
           <t>Court 9</t>
         </is>
       </c>
       <c r="C188" t="inlineStr">
@@ -8350,51 +8350,51 @@
           <t>2026-03-29 10:45</t>
         </is>
       </c>
       <c r="B191" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C191" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D191" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E191" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F191" t="inlineStr">
         <is>
-          <t>Darren Leong Jeng Hao / Nesya Tan</t>
+          <t>Darren Leong  / Nesya Tan</t>
         </is>
       </c>
       <c r="G191" t="inlineStr">
         <is>
           <t>Oswald Chok  / Kong Li-Ann</t>
         </is>
       </c>
       <c r="H191" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="192">
       <c r="A192" t="inlineStr">
         <is>
           <t>2026-03-29 10:45</t>
         </is>
       </c>
       <c r="B192" t="inlineStr">
         <is>
           <t>Court 9</t>
         </is>
       </c>
       <c r="C192" t="inlineStr">
@@ -8518,51 +8518,51 @@
           <t>2026-03-29 11:15</t>
         </is>
       </c>
       <c r="B195" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C195" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D195" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E195" t="inlineStr">
         <is>
           <t>Semifinal</t>
         </is>
       </c>
       <c r="F195" t="inlineStr">
         <is>
-          <t>Darren Leong Jeng Hao / Nesya Tan</t>
+          <t>Darren Leong  / Nesya Tan</t>
         </is>
       </c>
       <c r="G195" t="inlineStr">
         <is>
           <t>Syed azahar Syed naguib / Jessica Keng Jia Hui</t>
         </is>
       </c>
       <c r="H195" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="196">
       <c r="A196" t="inlineStr">
         <is>
           <t>2026-03-29 11:15</t>
         </is>
       </c>
       <c r="B196" t="inlineStr">
         <is>
           <t>Court 9</t>
         </is>
       </c>
       <c r="C196" t="inlineStr">
@@ -8644,51 +8644,51 @@
           <t>2026-03-29 12:00</t>
         </is>
       </c>
       <c r="B198" t="inlineStr">
         <is>
           <t>Court 9</t>
         </is>
       </c>
       <c r="C198" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D198" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E198" t="inlineStr">
         <is>
           <t>Third Place Playoff</t>
         </is>
       </c>
       <c r="F198" t="inlineStr">
         <is>
-          <t>Darren Leong Jeng Hao / Nesya Tan</t>
+          <t>Darren Leong  / Nesya Tan</t>
         </is>
       </c>
       <c r="G198" t="inlineStr">
         <is>
           <t>Pauline Ng Jia Hui / Choo Meng Tat</t>
         </is>
       </c>
       <c r="H198" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="199">
       <c r="A199" t="inlineStr">
         <is>
           <t>2026-03-29 13:00</t>
         </is>
       </c>
       <c r="B199" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C199" t="inlineStr">
@@ -8859,51 +8859,51 @@
           <t>Court 5</t>
         </is>
       </c>
       <c r="C203" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D203" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E203" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F203" t="inlineStr">
         <is>
           <t>Benedict Chan Sheng An / ng dickson</t>
         </is>
       </c>
       <c r="G203" t="inlineStr">
         <is>
-          <t>Syed azahar Syed naguib / Darren Leong Jeng Hao</t>
+          <t xml:space="preserve">Syed azahar Syed naguib / Darren Leong </t>
         </is>
       </c>
       <c r="H203" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="204">
       <c r="A204" t="inlineStr">
         <is>
           <t>2026-03-29 13:15</t>
         </is>
       </c>
       <c r="B204" t="inlineStr">
         <is>
           <t>Court 9</t>
         </is>
       </c>
       <c r="C204" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D204" t="inlineStr">
@@ -9027,51 +9027,51 @@
           <t>Court 5</t>
         </is>
       </c>
       <c r="C207" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D207" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E207" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F207" t="inlineStr">
         <is>
           <t>Thong Hao Bin / Choo Meng Tat</t>
         </is>
       </c>
       <c r="G207" t="inlineStr">
         <is>
-          <t>Syed azahar Syed naguib / Darren Leong Jeng Hao</t>
+          <t xml:space="preserve">Syed azahar Syed naguib / Darren Leong </t>
         </is>
       </c>
       <c r="H207" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="208">
       <c r="A208" t="inlineStr">
         <is>
           <t>2026-03-29 13:30</t>
         </is>
       </c>
       <c r="B208" t="inlineStr">
         <is>
           <t>Court 9</t>
         </is>
       </c>
       <c r="C208" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D208" t="inlineStr">
@@ -9526,51 +9526,51 @@
           <t>2026-03-29 14:15</t>
         </is>
       </c>
       <c r="B219" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C219" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D219" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E219" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F219" t="inlineStr">
         <is>
-          <t>Syed azahar Syed naguib / Darren Leong Jeng Hao</t>
+          <t xml:space="preserve">Syed azahar Syed naguib / Darren Leong </t>
         </is>
       </c>
       <c r="G219" t="inlineStr">
         <is>
           <t>Heng wei hun / Vernon Chan</t>
         </is>
       </c>
       <c r="H219" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="220">
       <c r="A220" t="inlineStr">
         <is>
           <t>2026-03-29 14:15</t>
         </is>
       </c>
       <c r="B220" t="inlineStr">
         <is>
           <t>Court 9</t>
         </is>
       </c>
       <c r="C220" t="inlineStr">