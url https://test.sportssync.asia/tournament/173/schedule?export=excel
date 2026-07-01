--- v0 (2026-05-16)
+++ v1 (2026-07-01)
@@ -1210,51 +1210,51 @@
           <t>2026-03-29 08:30</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>Court B1</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>Seow Guen Yew / Yang Keat Hong Erwin</t>
+          <t>Marcus Seow  / Yang Keat Hong Erwin</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
           <t>Aziizul Hakiim Bin Mohd Zalahudin / Mohamad Al-Amin Bin Zainuddin</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>2026-03-29 08:30</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>Court B2</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
@@ -1882,51 +1882,51 @@
           <t>2026-03-29 09:00</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
           <t>Court B1</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
-          <t>Seow Guen Yew / Yang Keat Hong Erwin</t>
+          <t>Marcus Seow  / Yang Keat Hong Erwin</t>
         </is>
       </c>
       <c r="G37" t="inlineStr">
         <is>
           <t>Teh Shaw Heng / WONG KAI ZHE</t>
         </is>
       </c>
       <c r="H37" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>2026-03-29 09:00</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
           <t>Court B2</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
@@ -2554,51 +2554,51 @@
           <t>2026-03-29 09:30</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
           <t>Court B1</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
-          <t>Seow Guen Yew / Yang Keat Hong Erwin</t>
+          <t>Marcus Seow  / Yang Keat Hong Erwin</t>
         </is>
       </c>
       <c r="G53" t="inlineStr">
         <is>
           <t>Wong Yao Cheng  / quek yen</t>
         </is>
       </c>
       <c r="H53" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
           <t>2026-03-29 09:30</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
           <t>Court B2</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
@@ -3226,51 +3226,51 @@
           <t>2026-03-29 10:00</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
           <t>Court B1</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
-          <t>Seow Guen Yew / Yang Keat Hong Erwin</t>
+          <t>Marcus Seow  / Yang Keat Hong Erwin</t>
         </is>
       </c>
       <c r="G69" t="inlineStr">
         <is>
           <t xml:space="preserve">WEE KAI SIANG / Tan Khin Han </t>
         </is>
       </c>
       <c r="H69" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
           <t>2026-03-29 10:00</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
           <t>Court B2</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
@@ -4197,51 +4197,51 @@
           <t>Court A3</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
           <t>Quek Choo Teck / Goh Wei Jie</t>
         </is>
       </c>
       <c r="G92" t="inlineStr">
         <is>
-          <t>Seow Guen Yew / Yang Keat Hong Erwin</t>
+          <t>Marcus Seow  / Yang Keat Hong Erwin</t>
         </is>
       </c>
       <c r="H92" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
           <t>2026-03-29 10:45</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
           <t>Court B1</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
@@ -4365,51 +4365,51 @@
           <t>Court B4</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
           <t>Daniel Daud / Mohd Amirul Fikri Bin Omar</t>
         </is>
       </c>
       <c r="G96" t="inlineStr">
         <is>
-          <t>Seow Guen Yew / Yang Keat Hong Erwin</t>
+          <t>Marcus Seow  / Yang Keat Hong Erwin</t>
         </is>
       </c>
       <c r="H96" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
           <t>2026-03-29 11:00</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
           <t>Court A1</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
@@ -4575,51 +4575,51 @@
           <t>Court B1</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
           <t>Sim Han Wei / Ashley Khor Wey-Ern</t>
         </is>
       </c>
       <c r="G101" t="inlineStr">
         <is>
-          <t>Koh Mei Xin / XK</t>
+          <t>Cindy Koh / XK</t>
         </is>
       </c>
       <c r="H101" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
           <t>2026-03-29 14:00</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
           <t>Court B2</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
@@ -5074,51 +5074,51 @@
           <t>2026-03-29 14:15</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
           <t>Court B5</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E113" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F113" t="inlineStr">
         <is>
-          <t xml:space="preserve">Teoh Xue Zheng / Rachel lee shien may </t>
+          <t xml:space="preserve">Xue Zheng / Rachel lee shien may </t>
         </is>
       </c>
       <c r="G113" t="inlineStr">
         <is>
           <t>JamesLiaoManJen  / Khek Sing Ler</t>
         </is>
       </c>
       <c r="H113" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr">
         <is>
           <t>2026-03-29 14:15</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
           <t>Court B6</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
@@ -5247,51 +5247,51 @@
           <t>Court B1</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D117" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E117" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F117" t="inlineStr">
         <is>
           <t>Daniel Daud / Eeza Zainal</t>
         </is>
       </c>
       <c r="G117" t="inlineStr">
         <is>
-          <t>Koh Mei Xin / XK</t>
+          <t>Cindy Koh / XK</t>
         </is>
       </c>
       <c r="H117" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="inlineStr">
         <is>
           <t>2026-03-29 14:30</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
           <t>Court B2</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D118" t="inlineStr">
@@ -5751,51 +5751,51 @@
           <t>Court B5</t>
         </is>
       </c>
       <c r="C129" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D129" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E129" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F129" t="inlineStr">
         <is>
           <t>Wallace Low  / Liew Kai Wen</t>
         </is>
       </c>
       <c r="G129" t="inlineStr">
         <is>
-          <t xml:space="preserve">Teoh Xue Zheng / Rachel lee shien may </t>
+          <t xml:space="preserve">Xue Zheng / Rachel lee shien may </t>
         </is>
       </c>
       <c r="H129" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="inlineStr">
         <is>
           <t>2026-03-29 14:45</t>
         </is>
       </c>
       <c r="B130" t="inlineStr">
         <is>
           <t>Court B6</t>
         </is>
       </c>
       <c r="C130" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D130" t="inlineStr">
@@ -6250,51 +6250,51 @@
           <t>2026-03-29 15:15</t>
         </is>
       </c>
       <c r="B141" t="inlineStr">
         <is>
           <t>Court B1</t>
         </is>
       </c>
       <c r="C141" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D141" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E141" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F141" t="inlineStr">
         <is>
-          <t>Koh Mei Xin / XK</t>
+          <t>Cindy Koh / XK</t>
         </is>
       </c>
       <c r="G141" t="inlineStr">
         <is>
           <t>Hafiz Bin Roslan / Nik azreen zulaikha Bt nik azhar</t>
         </is>
       </c>
       <c r="H141" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="inlineStr">
         <is>
           <t>2026-03-29 15:15</t>
         </is>
       </c>
       <c r="B142" t="inlineStr">
         <is>
           <t>Court B2</t>
         </is>
       </c>
       <c r="C142" t="inlineStr">
@@ -6423,51 +6423,51 @@
           <t>Court B5</t>
         </is>
       </c>
       <c r="C145" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D145" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E145" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F145" t="inlineStr">
         <is>
           <t xml:space="preserve">CHEN CHER YEAN / Cheong Yew Yew </t>
         </is>
       </c>
       <c r="G145" t="inlineStr">
         <is>
-          <t xml:space="preserve">Teoh Xue Zheng / Rachel lee shien may </t>
+          <t xml:space="preserve">Xue Zheng / Rachel lee shien may </t>
         </is>
       </c>
       <c r="H145" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="inlineStr">
         <is>
           <t>2026-03-29 15:15</t>
         </is>
       </c>
       <c r="B146" t="inlineStr">
         <is>
           <t>Court B6</t>
         </is>
       </c>
       <c r="C146" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D146" t="inlineStr">
@@ -6759,51 +6759,51 @@
           <t>Court B5</t>
         </is>
       </c>
       <c r="C153" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D153" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E153" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F153" t="inlineStr">
         <is>
           <t xml:space="preserve">Chay Jia Hao / TAM WEE WEY </t>
         </is>
       </c>
       <c r="G153" t="inlineStr">
         <is>
-          <t xml:space="preserve">Teoh Xue Zheng / Rachel lee shien may </t>
+          <t xml:space="preserve">Xue Zheng / Rachel lee shien may </t>
         </is>
       </c>
       <c r="H153" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="inlineStr">
         <is>
           <t>2026-03-29 15:30</t>
         </is>
       </c>
       <c r="B154" t="inlineStr">
         <is>
           <t>Court B6</t>
         </is>
       </c>
       <c r="C154" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D154" t="inlineStr">
@@ -7599,51 +7599,51 @@
           <t>Court B1</t>
         </is>
       </c>
       <c r="C173" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D173" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E173" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F173" t="inlineStr">
         <is>
           <t>Chow mee leng  / JsLai</t>
         </is>
       </c>
       <c r="G173" t="inlineStr">
         <is>
-          <t>Koh Mei Xin / XK</t>
+          <t>Cindy Koh / XK</t>
         </is>
       </c>
       <c r="H173" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="inlineStr">
         <is>
           <t>2026-03-29 16:15</t>
         </is>
       </c>
       <c r="B174" t="inlineStr">
         <is>
           <t>Court B2</t>
         </is>
       </c>
       <c r="C174" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D174" t="inlineStr">