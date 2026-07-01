--- v0 (2026-05-16)
+++ v1 (2026-07-01)
@@ -4822,51 +4822,51 @@
           <t>2026-04-11 16:00</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F107" t="inlineStr">
         <is>
-          <t>Seow Guen Yew / Yew Xin Tung</t>
+          <t>Marcus Seow  / Yew Xin Tung</t>
         </is>
       </c>
       <c r="G107" t="inlineStr">
         <is>
           <t>Dang Mun Lok / Alicia</t>
         </is>
       </c>
       <c r="H107" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
           <t>2026-04-11 16:00</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
@@ -4995,51 +4995,51 @@
           <t>Court 2</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E111" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F111" t="inlineStr">
         <is>
           <t>Alice Loo Lian Qi / ANBALAGAN A/L SUBRAMANIAM</t>
         </is>
       </c>
       <c r="G111" t="inlineStr">
         <is>
-          <t>Y H / XK</t>
+          <t>Low Yu Hang / XK</t>
         </is>
       </c>
       <c r="H111" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr">
         <is>
           <t>2026-04-11 16:15</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
@@ -5205,88 +5205,88 @@
           <t>Court 2</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D116" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E116" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F116" t="inlineStr">
         <is>
           <t>Aqilah binti Mohamed Suhaimi / Mohd.Hamizan bin Mohd.Safaia</t>
         </is>
       </c>
       <c r="G116" t="inlineStr">
         <is>
-          <t>Y H / XK</t>
+          <t>Low Yu Hang / XK</t>
         </is>
       </c>
       <c r="H116" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="inlineStr">
         <is>
           <t>2026-04-11 16:30</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D117" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E117" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F117" t="inlineStr">
         <is>
-          <t>Seow Guen Yew / Yew Xin Tung</t>
+          <t>Marcus Seow  / Yew Xin Tung</t>
         </is>
       </c>
       <c r="G117" t="inlineStr">
         <is>
           <t>PUTERI NAJIA / Aiman Hafiy Bin Mohd Shukri</t>
         </is>
       </c>
       <c r="H117" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="inlineStr">
         <is>
           <t>2026-04-11 16:30</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
@@ -5662,51 +5662,51 @@
           <t>2026-04-11 17:00</t>
         </is>
       </c>
       <c r="B127" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C127" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D127" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E127" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F127" t="inlineStr">
         <is>
-          <t>Seow Guen Yew / Yew Xin Tung</t>
+          <t>Marcus Seow  / Yew Xin Tung</t>
         </is>
       </c>
       <c r="G127" t="inlineStr">
         <is>
           <t xml:space="preserve">WEE KAI SIANG / Vivian Fortunata </t>
         </is>
       </c>
       <c r="H127" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="inlineStr">
         <is>
           <t>2026-04-11 17:00</t>
         </is>
       </c>
       <c r="B128" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C128" t="inlineStr">
@@ -5830,51 +5830,51 @@
           <t>2026-04-11 17:15</t>
         </is>
       </c>
       <c r="B131" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C131" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D131" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E131" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F131" t="inlineStr">
         <is>
-          <t>Y H / XK</t>
+          <t>Low Yu Hang / XK</t>
         </is>
       </c>
       <c r="G131" t="inlineStr">
         <is>
           <t>Choong Zhen Han / Lau Chun Hui</t>
         </is>
       </c>
       <c r="H131" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="inlineStr">
         <is>
           <t>2026-04-11 17:15</t>
         </is>
       </c>
       <c r="B132" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C132" t="inlineStr">
@@ -7510,51 +7510,51 @@
           <t>2026-04-11 19:15</t>
         </is>
       </c>
       <c r="B171" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C171" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D171" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E171" t="inlineStr">
         <is>
           <t>Round of 32</t>
         </is>
       </c>
       <c r="F171" t="inlineStr">
         <is>
-          <t>Y H / XK</t>
+          <t>Low Yu Hang / XK</t>
         </is>
       </c>
       <c r="G171" t="inlineStr">
         <is>
           <t>Yap Wei Han / Ong Pei Chi</t>
         </is>
       </c>
       <c r="H171" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="inlineStr">
         <is>
           <t>2026-04-11 19:15</t>
         </is>
       </c>
       <c r="B172" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C172" t="inlineStr">
@@ -7641,51 +7641,51 @@
           <t>Court 7</t>
         </is>
       </c>
       <c r="C174" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D174" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E174" t="inlineStr">
         <is>
           <t>Round of 32</t>
         </is>
       </c>
       <c r="F174" t="inlineStr">
         <is>
           <t>Thomas yap / Tan Wei Ting</t>
         </is>
       </c>
       <c r="G174" t="inlineStr">
         <is>
-          <t>Seow Guen Yew / Yew Xin Tung</t>
+          <t>Marcus Seow  / Yew Xin Tung</t>
         </is>
       </c>
       <c r="H174" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="inlineStr">
         <is>
           <t>2026-04-11 19:30</t>
         </is>
       </c>
       <c r="B175" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C175" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D175" t="inlineStr">
@@ -7977,51 +7977,51 @@
           <t>Court 7</t>
         </is>
       </c>
       <c r="C182" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D182" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E182" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F182" t="inlineStr">
         <is>
           <t>Robert Bruce Jalleh / Angelica Wong Shuk Ting</t>
         </is>
       </c>
       <c r="G182" t="inlineStr">
         <is>
-          <t>Y H / XK</t>
+          <t>Low Yu Hang / XK</t>
         </is>
       </c>
       <c r="H182" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="183">
       <c r="A183" t="inlineStr">
         <is>
           <t>2026-04-11 20:00</t>
         </is>
       </c>
       <c r="B183" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C183" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D183" t="inlineStr">