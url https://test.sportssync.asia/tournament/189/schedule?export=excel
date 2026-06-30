--- v0 (2026-05-16)
+++ v1 (2026-06-30)
@@ -837,51 +837,51 @@
           <t>Court C4</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t>Yasmin Anderson / Even Chong</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
-          <t>Miki Loi / LIM ZE YIN</t>
+          <t>Miki Loi / Lim Ze Yin</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>2026-03-28 09:15</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>Court B1</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
@@ -1840,51 +1840,51 @@
           <t>2026-03-28 09:45</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>Court C4</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
-          <t>Miki Loi / LIM ZE YIN</t>
+          <t>Miki Loi / Lim Ze Yin</t>
         </is>
       </c>
       <c r="G36" t="inlineStr">
         <is>
           <t>Angel LeeJH / Sheena Lim</t>
         </is>
       </c>
       <c r="H36" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>2026-03-28 10:00</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
           <t>Court B1</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
@@ -2517,51 +2517,51 @@
           <t>Court C4</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
           <t>Wee Ai Yean / Celina</t>
         </is>
       </c>
       <c r="G52" t="inlineStr">
         <is>
-          <t>Miki Loi / LIM ZE YIN</t>
+          <t>Miki Loi / Lim Ze Yin</t>
         </is>
       </c>
       <c r="H52" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>2026-03-28 10:30</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
           <t>Court B1</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
@@ -8980,51 +8980,51 @@
           <t>2026-03-29 09:15</t>
         </is>
       </c>
       <c r="B206" t="inlineStr">
         <is>
           <t>Court B4</t>
         </is>
       </c>
       <c r="C206" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D206" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E206" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F206" t="inlineStr">
         <is>
-          <t>Desmond Chook / Neal Wong Jun Han</t>
+          <t xml:space="preserve">Desmond Chook / Neal Wong </t>
         </is>
       </c>
       <c r="G206" t="inlineStr">
         <is>
           <t xml:space="preserve">WALLACE PANG YUAN TONG / Hong Moa Rong </t>
         </is>
       </c>
       <c r="H206" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="207">
       <c r="A207" t="inlineStr">
         <is>
           <t>2026-03-29 09:15</t>
         </is>
       </c>
       <c r="B207" t="inlineStr">
         <is>
           <t>Court B5</t>
         </is>
       </c>
       <c r="C207" t="inlineStr">
@@ -9489,51 +9489,51 @@
           <t>Court B4</t>
         </is>
       </c>
       <c r="C218" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D218" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E218" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F218" t="inlineStr">
         <is>
           <t xml:space="preserve">SENG SIONG CHEN / Lee Woei siang </t>
         </is>
       </c>
       <c r="G218" t="inlineStr">
         <is>
-          <t>Desmond Chook / Neal Wong Jun Han</t>
+          <t xml:space="preserve">Desmond Chook / Neal Wong </t>
         </is>
       </c>
       <c r="H218" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="219">
       <c r="A219" t="inlineStr">
         <is>
           <t>2026-03-29 09:45</t>
         </is>
       </c>
       <c r="B219" t="inlineStr">
         <is>
           <t>Court B5</t>
         </is>
       </c>
       <c r="C219" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D219" t="inlineStr">
@@ -9741,51 +9741,51 @@
           <t>Court B4</t>
         </is>
       </c>
       <c r="C224" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D224" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E224" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F224" t="inlineStr">
         <is>
           <t>Leslie Wong Chung Xiong / Wong Wee Shin</t>
         </is>
       </c>
       <c r="G224" t="inlineStr">
         <is>
-          <t>Desmond Chook / Neal Wong Jun Han</t>
+          <t xml:space="preserve">Desmond Chook / Neal Wong </t>
         </is>
       </c>
       <c r="H224" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="225">
       <c r="A225" t="inlineStr">
         <is>
           <t>2026-03-29 10:00</t>
         </is>
       </c>
       <c r="B225" t="inlineStr">
         <is>
           <t>Court B5</t>
         </is>
       </c>
       <c r="C225" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D225" t="inlineStr">
@@ -11122,51 +11122,51 @@
           <t>2026-03-29 11:45</t>
         </is>
       </c>
       <c r="B257" t="inlineStr">
         <is>
           <t>Court B4</t>
         </is>
       </c>
       <c r="C257" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D257" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E257" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F257" t="inlineStr">
         <is>
-          <t>Desmond Chook / Neal Wong Jun Han</t>
+          <t xml:space="preserve">Desmond Chook / Neal Wong </t>
         </is>
       </c>
       <c r="G257" t="inlineStr">
         <is>
           <t>Chai Koh Choi / Aaron kek szefong</t>
         </is>
       </c>
       <c r="H257" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="258">
       <c r="A258" t="inlineStr">
         <is>
           <t>2026-03-29 11:45</t>
         </is>
       </c>
       <c r="B258" t="inlineStr">
         <is>
           <t>Court B6</t>
         </is>
       </c>
       <c r="C258" t="inlineStr">
@@ -11710,51 +11710,51 @@
           <t>2026-03-29 14:15</t>
         </is>
       </c>
       <c r="B271" t="inlineStr">
         <is>
           <t>Court B2</t>
         </is>
       </c>
       <c r="C271" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D271" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E271" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F271" t="inlineStr">
         <is>
-          <t>Nat w / Hee Thung Liang</t>
+          <t>Nat w / Justin H</t>
         </is>
       </c>
       <c r="G271" t="inlineStr">
         <is>
           <t>Low Jia Hao / chong shin yi</t>
         </is>
       </c>
       <c r="H271" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="272">
       <c r="A272" t="inlineStr">
         <is>
           <t>2026-03-29 14:15</t>
         </is>
       </c>
       <c r="B272" t="inlineStr">
         <is>
           <t>Court B3</t>
         </is>
       </c>
       <c r="C272" t="inlineStr">
@@ -11962,51 +11962,51 @@
           <t>2026-03-29 14:30</t>
         </is>
       </c>
       <c r="B277" t="inlineStr">
         <is>
           <t>Court B2</t>
         </is>
       </c>
       <c r="C277" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D277" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E277" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F277" t="inlineStr">
         <is>
-          <t>Nat w / Hee Thung Liang</t>
+          <t>Nat w / Justin H</t>
         </is>
       </c>
       <c r="G277" t="inlineStr">
         <is>
           <t>Cheryl Ong / Yong yoke mun</t>
         </is>
       </c>
       <c r="H277" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="278">
       <c r="A278" t="inlineStr">
         <is>
           <t>2026-03-29 14:30</t>
         </is>
       </c>
       <c r="B278" t="inlineStr">
         <is>
           <t>Court B3</t>
         </is>
       </c>
       <c r="C278" t="inlineStr">
@@ -12135,51 +12135,51 @@
           <t>Court B2</t>
         </is>
       </c>
       <c r="C281" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D281" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E281" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F281" t="inlineStr">
         <is>
           <t>Megan Layla Foo / Gan Kai Wen</t>
         </is>
       </c>
       <c r="G281" t="inlineStr">
         <is>
-          <t>Nat w / Hee Thung Liang</t>
+          <t>Nat w / Justin H</t>
         </is>
       </c>
       <c r="H281" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="282">
       <c r="A282" t="inlineStr">
         <is>
           <t>2026-03-29 14:45</t>
         </is>
       </c>
       <c r="B282" t="inlineStr">
         <is>
           <t>Court B3</t>
         </is>
       </c>
       <c r="C282" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D282" t="inlineStr">