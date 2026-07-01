--- v0 (2026-05-16)
+++ v1 (2026-07-01)
@@ -790,51 +790,51 @@
           <t>2026-04-18 09:15</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>Seow Guen Yew / Michelle Cheong Jia Qi</t>
+          <t>Marcus Seow  / Michelle Cheong Jia Qi</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
           <t>AFZAN NAJID / Shahrul Affendy Bin Samsudin</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>2026-04-18 09:15</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
@@ -1131,51 +1131,51 @@
           <t>Court 3</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t>Tan Yu Bing / Tan Jie Min</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
-          <t>Seow Guen Yew / Michelle Cheong Jia Qi</t>
+          <t>Marcus Seow  / Michelle Cheong Jia Qi</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>2026-04-18 09:45</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
@@ -1299,51 +1299,51 @@
           <t>Court 3</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
           <t>YAP SWEE KEE / Yew Xin Tung</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
-          <t>Seow Guen Yew / Michelle Cheong Jia Qi</t>
+          <t>Marcus Seow  / Michelle Cheong Jia Qi</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>2026-04-18 10:00</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
@@ -1546,51 +1546,51 @@
           <t>2026-04-18 10:30</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
-          <t>Seow Guen Yew / Michelle Cheong Jia Qi</t>
+          <t>Marcus Seow  / Michelle Cheong Jia Qi</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
           <t>WENDY GOH / Freddick Chun</t>
         </is>
       </c>
       <c r="H29" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>2026-04-18 10:30</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
@@ -1719,51 +1719,51 @@
           <t>Court 2</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
           <t>Semifinal</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
           <t>Michelle Soh Ker Sing  / EeWooi Neng</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
-          <t>Seow Guen Yew / Michelle Cheong Jia Qi</t>
+          <t>Marcus Seow  / Michelle Cheong Jia Qi</t>
         </is>
       </c>
       <c r="H33" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>2026-04-18 11:00</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
@@ -1840,51 +1840,51 @@
           <t>2026-04-18 11:30</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
           <t>Third Place Playoff</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
-          <t>Seow Guen Yew / Michelle Cheong Jia Qi</t>
+          <t>Marcus Seow  / Michelle Cheong Jia Qi</t>
         </is>
       </c>
       <c r="G36" t="inlineStr">
         <is>
           <t>YAP SWEE KEE / Yew Xin Tung</t>
         </is>
       </c>
       <c r="H36" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>2026-04-18 12:00</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
@@ -2008,93 +2008,93 @@
           <t>2026-04-18 12:00</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
-          <t>Mohd Azlan bin Mohd Lazim / Saiful Bahari Busri</t>
+          <t>Mohd Azlan / Saiful Bahari Busri</t>
         </is>
       </c>
       <c r="G40" t="inlineStr">
         <is>
           <t>Eric Cheah / Tan chen wei</t>
         </is>
       </c>
       <c r="H40" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>2026-04-18 12:15</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
-          <t>YAP SWEE KEE / Seow Guen Yew</t>
+          <t xml:space="preserve">YAP SWEE KEE / Marcus Seow </t>
         </is>
       </c>
       <c r="G41" t="inlineStr">
         <is>
           <t>hazim fauzi / Luqman Adam</t>
         </is>
       </c>
       <c r="H41" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>2026-04-18 12:15</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
@@ -2181,51 +2181,51 @@
           <t>Court 4</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
           <t>Mohd hidayat bin hashim / Mohd iqbal b jaffar sidek</t>
         </is>
       </c>
       <c r="G44" t="inlineStr">
         <is>
-          <t>Yew Weng Kit / Muhammad Ridhwan Bin Mohd Nazri</t>
+          <t>Keith Yew / Muhammad Ridhwan Bin Mohd Nazri</t>
         </is>
       </c>
       <c r="H44" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>2026-04-18 12:30</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
@@ -2512,56 +2512,56 @@
           <t>2026-04-18 12:45</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
-          <t>Mohd Azlan bin Mohd Lazim / Saiful Bahari Busri</t>
+          <t>Mohd Azlan / Saiful Bahari Busri</t>
         </is>
       </c>
       <c r="G52" t="inlineStr">
         <is>
-          <t>Yew Weng Kit / Muhammad Ridhwan Bin Mohd Nazri</t>
+          <t>Keith Yew / Muhammad Ridhwan Bin Mohd Nazri</t>
         </is>
       </c>
       <c r="H52" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>2026-04-18 13:00</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
@@ -2722,51 +2722,51 @@
           <t>2026-04-18 13:15</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
-          <t>YAP SWEE KEE / Seow Guen Yew</t>
+          <t xml:space="preserve">YAP SWEE KEE / Marcus Seow </t>
         </is>
       </c>
       <c r="G57" t="inlineStr">
         <is>
           <t>Mohd Azrai bin Abdul aziz / Izzad Allwee</t>
         </is>
       </c>
       <c r="H57" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
           <t>2026-04-18 13:15</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
@@ -3016,51 +3016,51 @@
           <t>2026-04-18 13:30</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
-          <t>Mohd Azlan bin Mohd Lazim / Saiful Bahari Busri</t>
+          <t>Mohd Azlan / Saiful Bahari Busri</t>
         </is>
       </c>
       <c r="G64" t="inlineStr">
         <is>
           <t>Firdaus Nazeri / Ahmad Farid Bin Omar</t>
         </is>
       </c>
       <c r="H64" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
           <t>2026-04-18 13:45</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
@@ -3184,98 +3184,98 @@
           <t>2026-04-18 13:45</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
-          <t>Yew Weng Kit / Muhammad Ridhwan Bin Mohd Nazri</t>
+          <t>Keith Yew / Muhammad Ridhwan Bin Mohd Nazri</t>
         </is>
       </c>
       <c r="G68" t="inlineStr">
         <is>
           <t>Norazizi bin Mohamed / HUSSEIN BIN ON</t>
         </is>
       </c>
       <c r="H68" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
           <t>2026-04-18 14:00</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
           <t>Muhd Zulfadhli / aliff iqbal</t>
         </is>
       </c>
       <c r="G69" t="inlineStr">
         <is>
-          <t>YAP SWEE KEE / Seow Guen Yew</t>
+          <t xml:space="preserve">YAP SWEE KEE / Marcus Seow </t>
         </is>
       </c>
       <c r="H69" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
           <t>2026-04-18 14:00</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
@@ -3520,98 +3520,98 @@
           <t>2026-04-18 14:15</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
-          <t>Mohd Azlan bin Mohd Lazim / Saiful Bahari Busri</t>
+          <t>Mohd Azlan / Saiful Bahari Busri</t>
         </is>
       </c>
       <c r="G76" t="inlineStr">
         <is>
           <t>Norazizi bin Mohamed / HUSSEIN BIN ON</t>
         </is>
       </c>
       <c r="H76" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
           <t>2026-04-18 14:30</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
           <t>Eugene Shui / EeWooi Neng</t>
         </is>
       </c>
       <c r="G77" t="inlineStr">
         <is>
-          <t>YAP SWEE KEE / Seow Guen Yew</t>
+          <t xml:space="preserve">YAP SWEE KEE / Marcus Seow </t>
         </is>
       </c>
       <c r="H77" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
           <t>2026-04-18 14:30</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
@@ -3856,98 +3856,98 @@
           <t>2026-04-18 14:45</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
-          <t>Yew Weng Kit / Muhammad Ridhwan Bin Mohd Nazri</t>
+          <t>Keith Yew / Muhammad Ridhwan Bin Mohd Nazri</t>
         </is>
       </c>
       <c r="G84" t="inlineStr">
         <is>
           <t>Eric Cheah / Tan chen wei</t>
         </is>
       </c>
       <c r="H84" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
           <t>2026-04-18 15:00</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
           <t>kok kar seng / YEE HENG ZHOU</t>
         </is>
       </c>
       <c r="G85" t="inlineStr">
         <is>
-          <t>YAP SWEE KEE / Seow Guen Yew</t>
+          <t xml:space="preserve">YAP SWEE KEE / Marcus Seow </t>
         </is>
       </c>
       <c r="H85" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
           <t>2026-04-18 15:00</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
@@ -4024,51 +4024,51 @@
           <t>2026-04-18 15:00</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
-          <t>Mohd Azlan bin Mohd Lazim / Saiful Bahari Busri</t>
+          <t>Mohd Azlan / Saiful Bahari Busri</t>
         </is>
       </c>
       <c r="G88" t="inlineStr">
         <is>
           <t>Mohd hidayat bin hashim / Mohd iqbal b jaffar sidek</t>
         </is>
       </c>
       <c r="H88" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
           <t>2026-04-18 15:15</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
@@ -4365,51 +4365,51 @@
           <t>Court 4</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
           <t>Firdaus Nazeri / Ahmad Farid Bin Omar</t>
         </is>
       </c>
       <c r="G96" t="inlineStr">
         <is>
-          <t>Yew Weng Kit / Muhammad Ridhwan Bin Mohd Nazri</t>
+          <t>Keith Yew / Muhammad Ridhwan Bin Mohd Nazri</t>
         </is>
       </c>
       <c r="H96" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
           <t>2026-04-18 15:45</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
@@ -4486,51 +4486,51 @@
           <t>2026-04-18 15:45</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
-          <t>Yew Weng Kit / Muhammad Ridhwan Bin Mohd Nazri</t>
+          <t>Keith Yew / Muhammad Ridhwan Bin Mohd Nazri</t>
         </is>
       </c>
       <c r="G99" t="inlineStr">
         <is>
           <t>Eugene Shui / EeWooi Neng</t>
         </is>
       </c>
       <c r="H99" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
           <t>2026-04-18 15:45</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">