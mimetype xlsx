--- v0 (2026-05-15)
+++ v1 (2026-06-30)
@@ -543,51 +543,51 @@
           <t>Court 1</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t xml:space="preserve">EugeneTaiYuZhe / Tang Kim Yong </t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>Wesley Su / Sim Wen Hong</t>
+          <t>Wesley Su / Wen Hong</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>2026-04-26 09:00</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
@@ -1210,51 +1210,51 @@
           <t>2026-04-26 09:30</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>Wesley Su / Sim Wen Hong</t>
+          <t>Wesley Su / Wen Hong</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
           <t>JJ ong  / chong wei keong</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>2026-04-26 09:30</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
@@ -1593,51 +1593,51 @@
           <t>Court 2</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
           <t>delun wong / Alex na yong lin</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
-          <t>Wesley Su / Sim Wen Hong</t>
+          <t>Wesley Su / Wen Hong</t>
         </is>
       </c>
       <c r="H30" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>2026-04-26 09:45</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
@@ -2722,51 +2722,51 @@
           <t>2026-04-26 10:30</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
-          <t>Y H / Audrey Chan Ai Shan</t>
+          <t>Low Yu Hang / Audrey Chan Ai Shan</t>
         </is>
       </c>
       <c r="G57" t="inlineStr">
         <is>
           <t>Denise Wong / cena_ vy24</t>
         </is>
       </c>
       <c r="H57" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
           <t>2026-04-26 10:30</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
@@ -3016,51 +3016,51 @@
           <t>2026-04-26 10:45</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
-          <t>Wesley Su / Sim Wen Hong</t>
+          <t>Wesley Su / Wen Hong</t>
         </is>
       </c>
       <c r="G64" t="inlineStr">
         <is>
           <t>PAUL LOH CHU YAU / Felix Oh Jian Hui</t>
         </is>
       </c>
       <c r="H64" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
           <t>2026-04-26 10:45</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
@@ -3394,51 +3394,51 @@
           <t>2026-04-26 11:00</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
-          <t>Y H / Audrey Chan Ai Shan</t>
+          <t>Low Yu Hang / Audrey Chan Ai Shan</t>
         </is>
       </c>
       <c r="G73" t="inlineStr">
         <is>
           <t>Jolis Tan Hwee Wun / Lee Yu Ling</t>
         </is>
       </c>
       <c r="H73" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
           <t>2026-04-26 11:00</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
@@ -3730,51 +3730,51 @@
           <t>2026-04-26 11:15</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
-          <t>Y H / Audrey Chan Ai Shan</t>
+          <t>Low Yu Hang / Audrey Chan Ai Shan</t>
         </is>
       </c>
       <c r="G81" t="inlineStr">
         <is>
           <t>LIM HUI FEN / Kylie Liew Chooi Wai</t>
         </is>
       </c>
       <c r="H81" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
           <t>2026-04-26 11:15</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
@@ -4995,51 +4995,51 @@
           <t>Court T1</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E111" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F111" t="inlineStr">
         <is>
           <t>Chen Yeon Sheng / Jacqueline Lau Pei Xuan</t>
         </is>
       </c>
       <c r="G111" t="inlineStr">
         <is>
-          <t>EugeneTaiYuZhe / Y H</t>
+          <t>EugeneTaiYuZhe / Low Yu Hang</t>
         </is>
       </c>
       <c r="H111" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr">
         <is>
           <t>2026-04-26 12:30</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
           <t>Court T2</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
@@ -5242,51 +5242,51 @@
           <t>2026-04-26 12:45</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
           <t>Court T1</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D117" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E117" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F117" t="inlineStr">
         <is>
-          <t>EugeneTaiYuZhe / Y H</t>
+          <t>EugeneTaiYuZhe / Low Yu Hang</t>
         </is>
       </c>
       <c r="G117" t="inlineStr">
         <is>
           <t>FONG KAH SENG / Suki Kok</t>
         </is>
       </c>
       <c r="H117" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="inlineStr">
         <is>
           <t>2026-04-26 12:45</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
           <t>Court T2</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
@@ -5751,51 +5751,51 @@
           <t>Court T1</t>
         </is>
       </c>
       <c r="C129" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D129" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E129" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F129" t="inlineStr">
         <is>
           <t>chong shin yi / BENZ YAP</t>
         </is>
       </c>
       <c r="G129" t="inlineStr">
         <is>
-          <t>EugeneTaiYuZhe / Y H</t>
+          <t>EugeneTaiYuZhe / Low Yu Hang</t>
         </is>
       </c>
       <c r="H129" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="inlineStr">
         <is>
           <t>2026-04-26 13:15</t>
         </is>
       </c>
       <c r="B130" t="inlineStr">
         <is>
           <t>Court T2</t>
         </is>
       </c>
       <c r="C130" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D130" t="inlineStr">
@@ -6129,51 +6129,51 @@
           <t>Court T2</t>
         </is>
       </c>
       <c r="C138" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D138" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E138" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F138" t="inlineStr">
         <is>
           <t>KHOR SOON LOONG / Kelvin Eng Hong Yap</t>
         </is>
       </c>
       <c r="G138" t="inlineStr">
         <is>
-          <t>Wesley Su / Sim Wen Hong</t>
+          <t>Wesley Su / Wen Hong</t>
         </is>
       </c>
       <c r="H138" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="inlineStr">
         <is>
           <t>2026-04-26 14:15</t>
         </is>
       </c>
       <c r="B139" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C139" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D139" t="inlineStr">
@@ -6208,51 +6208,51 @@
           <t>2026-04-26 14:15</t>
         </is>
       </c>
       <c r="B140" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C140" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D140" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E140" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F140" t="inlineStr">
         <is>
-          <t>EugeneTaiYuZhe / Y H</t>
+          <t>EugeneTaiYuZhe / Low Yu Hang</t>
         </is>
       </c>
       <c r="G140" t="inlineStr">
         <is>
           <t>Bryan Chua / Yyy</t>
         </is>
       </c>
       <c r="H140" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="inlineStr">
         <is>
           <t>2026-04-26 14:15</t>
         </is>
       </c>
       <c r="B141" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C141" t="inlineStr">
@@ -6712,51 +6712,51 @@
           <t>2026-04-26 14:30</t>
         </is>
       </c>
       <c r="B152" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C152" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D152" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E152" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F152" t="inlineStr">
         <is>
-          <t>Y H / Audrey Chan Ai Shan</t>
+          <t>Low Yu Hang / Audrey Chan Ai Shan</t>
         </is>
       </c>
       <c r="G152" t="inlineStr">
         <is>
           <t xml:space="preserve">LOO JIA WEN / Tiffany Ong </t>
         </is>
       </c>
       <c r="H152" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="inlineStr">
         <is>
           <t>2026-04-26 14:30</t>
         </is>
       </c>
       <c r="B153" t="inlineStr">
         <is>
           <t>Court T1</t>
         </is>
       </c>
       <c r="C153" t="inlineStr">
@@ -6843,51 +6843,51 @@
           <t>Court 5</t>
         </is>
       </c>
       <c r="C155" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D155" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E155" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F155" t="inlineStr">
         <is>
           <t>Lee Woei siang  / Michelle Voo Ling Hong</t>
         </is>
       </c>
       <c r="G155" t="inlineStr">
         <is>
-          <t>EugeneTaiYuZhe / Y H</t>
+          <t>EugeneTaiYuZhe / Low Yu Hang</t>
         </is>
       </c>
       <c r="H155" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="inlineStr">
         <is>
           <t>2026-04-26 14:45</t>
         </is>
       </c>
       <c r="B156" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C156" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D156" t="inlineStr">
@@ -7006,51 +7006,51 @@
           <t>2026-04-26 15:00</t>
         </is>
       </c>
       <c r="B159" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C159" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D159" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E159" t="inlineStr">
         <is>
           <t>Semifinal</t>
         </is>
       </c>
       <c r="F159" t="inlineStr">
         <is>
-          <t>EugeneTaiYuZhe / Y H</t>
+          <t>EugeneTaiYuZhe / Low Yu Hang</t>
         </is>
       </c>
       <c r="G159" t="inlineStr">
         <is>
           <t>Ng Wai Heng / Ng Fewlie</t>
         </is>
       </c>
       <c r="H159" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="inlineStr">
         <is>
           <t>2026-04-26 15:00</t>
         </is>
       </c>
       <c r="B160" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C160" t="inlineStr">
@@ -7179,51 +7179,51 @@
           <t>Court T1</t>
         </is>
       </c>
       <c r="C163" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D163" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E163" t="inlineStr">
         <is>
           <t>Semifinal</t>
         </is>
       </c>
       <c r="F163" t="inlineStr">
         <is>
           <t>Gwee Xian Ying / KOH CHEN LIN</t>
         </is>
       </c>
       <c r="G163" t="inlineStr">
         <is>
-          <t>Y H / Audrey Chan Ai Shan</t>
+          <t>Low Yu Hang / Audrey Chan Ai Shan</t>
         </is>
       </c>
       <c r="H163" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="inlineStr">
         <is>
           <t>2026-04-26 15:00</t>
         </is>
       </c>
       <c r="B164" t="inlineStr">
         <is>
           <t>Court T2</t>
         </is>
       </c>
       <c r="C164" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D164" t="inlineStr">
@@ -7384,51 +7384,51 @@
           <t>2026-04-26 15:15</t>
         </is>
       </c>
       <c r="B168" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C168" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D168" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E168" t="inlineStr">
         <is>
           <t>Final</t>
         </is>
       </c>
       <c r="F168" t="inlineStr">
         <is>
-          <t>EugeneTaiYuZhe / Y H</t>
+          <t>EugeneTaiYuZhe / Low Yu Hang</t>
         </is>
       </c>
       <c r="G168" t="inlineStr">
         <is>
           <t>Angel LeeJH / ong zi jian</t>
         </is>
       </c>
       <c r="H168" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="169">
       <c r="A169" t="inlineStr">
         <is>
           <t>2026-04-26 15:15</t>
         </is>
       </c>
       <c r="B169" t="inlineStr">
         <is>
           <t>Court T1</t>
         </is>
       </c>
       <c r="C169" t="inlineStr">
@@ -7468,51 +7468,51 @@
           <t>2026-04-26 15:15</t>
         </is>
       </c>
       <c r="B170" t="inlineStr">
         <is>
           <t>Court T2</t>
         </is>
       </c>
       <c r="C170" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D170" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E170" t="inlineStr">
         <is>
           <t>Final</t>
         </is>
       </c>
       <c r="F170" t="inlineStr">
         <is>
-          <t>Y H / Audrey Chan Ai Shan</t>
+          <t>Low Yu Hang / Audrey Chan Ai Shan</t>
         </is>
       </c>
       <c r="G170" t="inlineStr">
         <is>
           <t>Yeo Swee Ching / Sylvia Khoo</t>
         </is>
       </c>
       <c r="H170" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="inlineStr">
         <is>
           <t>2026-04-26 16:00</t>
         </is>
       </c>
       <c r="B171" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C171" t="inlineStr">
@@ -7888,51 +7888,51 @@
           <t>2026-04-26 16:15</t>
         </is>
       </c>
       <c r="B180" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C180" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D180" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E180" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F180" t="inlineStr">
         <is>
-          <t>CHOONG KAI LE / Mui Yee Xuan</t>
+          <t>CHOONG KAI LE / Shaine Mui</t>
         </is>
       </c>
       <c r="G180" t="inlineStr">
         <is>
           <t>Cheryl Teng / Rebecca Toh</t>
         </is>
       </c>
       <c r="H180" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="181">
       <c r="A181" t="inlineStr">
         <is>
           <t>2026-04-26 16:15</t>
         </is>
       </c>
       <c r="B181" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C181" t="inlineStr">
@@ -8980,51 +8980,51 @@
           <t>2026-04-26 17:15</t>
         </is>
       </c>
       <c r="B206" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C206" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D206" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E206" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F206" t="inlineStr">
         <is>
-          <t>CHOONG KAI LE / Mui Yee Xuan</t>
+          <t>CHOONG KAI LE / Shaine Mui</t>
         </is>
       </c>
       <c r="G206" t="inlineStr">
         <is>
           <t>Anne-Marie Ross / Alfie Kwa</t>
         </is>
       </c>
       <c r="H206" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="207">
       <c r="A207" t="inlineStr">
         <is>
           <t>2026-04-26 17:15</t>
         </is>
       </c>
       <c r="B207" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C207" t="inlineStr">
@@ -9400,93 +9400,93 @@
           <t>2026-04-26 17:30</t>
         </is>
       </c>
       <c r="B216" t="inlineStr">
         <is>
           <t>Court T1</t>
         </is>
       </c>
       <c r="C216" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D216" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E216" t="inlineStr">
         <is>
           <t>F</t>
         </is>
       </c>
       <c r="F216" t="inlineStr">
         <is>
-          <t>Mui Yee Xuan / LIN HUAN LIN</t>
+          <t>Shaine Mui / LIN HUAN LIN</t>
         </is>
       </c>
       <c r="G216" t="inlineStr">
         <is>
           <t>Leslie Wong Chung Xiong / Sheena Lim</t>
         </is>
       </c>
       <c r="H216" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="217">
       <c r="A217" t="inlineStr">
         <is>
           <t>2026-04-26 17:45</t>
         </is>
       </c>
       <c r="B217" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C217" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D217" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E217" t="inlineStr">
         <is>
           <t>F</t>
         </is>
       </c>
       <c r="F217" t="inlineStr">
         <is>
-          <t>Mui Yee Xuan / LIN HUAN LIN</t>
+          <t>Shaine Mui / LIN HUAN LIN</t>
         </is>
       </c>
       <c r="G217" t="inlineStr">
         <is>
           <t>CHUA KOK PING / Jacqueline Lau Pei Xuan</t>
         </is>
       </c>
       <c r="H217" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="218">
       <c r="A218" t="inlineStr">
         <is>
           <t>2026-04-26 17:45</t>
         </is>
       </c>
       <c r="B218" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C218" t="inlineStr">
@@ -9988,51 +9988,51 @@
           <t>2026-04-26 18:00</t>
         </is>
       </c>
       <c r="B230" t="inlineStr">
         <is>
           <t>Court T1</t>
         </is>
       </c>
       <c r="C230" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D230" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E230" t="inlineStr">
         <is>
           <t>F</t>
         </is>
       </c>
       <c r="F230" t="inlineStr">
         <is>
-          <t>Mui Yee Xuan / LIN HUAN LIN</t>
+          <t>Shaine Mui / LIN HUAN LIN</t>
         </is>
       </c>
       <c r="G230" t="inlineStr">
         <is>
           <t>Cheryl Teng / Gan Cheng Yu</t>
         </is>
       </c>
       <c r="H230" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="231">
       <c r="A231" t="inlineStr">
         <is>
           <t>2026-04-26 18:15</t>
         </is>
       </c>
       <c r="B231" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C231" t="inlineStr">
@@ -10497,51 +10497,51 @@
           <t>Court 4</t>
         </is>
       </c>
       <c r="C242" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D242" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E242" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F242" t="inlineStr">
         <is>
           <t>Wong Jian Tat / Carisma Ho Jia Qi</t>
         </is>
       </c>
       <c r="G242" t="inlineStr">
         <is>
-          <t>Mui Yee Xuan / LIN HUAN LIN</t>
+          <t>Shaine Mui / LIN HUAN LIN</t>
         </is>
       </c>
       <c r="H242" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="243">
       <c r="A243" t="inlineStr">
         <is>
           <t>2026-04-26 18:30</t>
         </is>
       </c>
       <c r="B243" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C243" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D243" t="inlineStr">
@@ -10912,51 +10912,51 @@
           <t>2026-04-26 18:45</t>
         </is>
       </c>
       <c r="B252" t="inlineStr">
         <is>
           <t>Court T1</t>
         </is>
       </c>
       <c r="C252" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D252" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E252" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F252" t="inlineStr">
         <is>
-          <t>CHOONG KAI LE / Mui Yee Xuan</t>
+          <t>CHOONG KAI LE / Shaine Mui</t>
         </is>
       </c>
       <c r="G252" t="inlineStr">
         <is>
           <t>Elise Yeo / Choo mun lin</t>
         </is>
       </c>
       <c r="H252" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="253">
       <c r="A253" t="inlineStr">
         <is>
           <t>2026-04-26 18:45</t>
         </is>
       </c>
       <c r="B253" t="inlineStr">
         <is>
           <t>Court T2</t>
         </is>
       </c>
       <c r="C253" t="inlineStr">
@@ -11127,51 +11127,51 @@
           <t>Court 6</t>
         </is>
       </c>
       <c r="C257" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D257" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E257" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F257" t="inlineStr">
         <is>
           <t>LOKE YOU WEI / Megan Layla Foo</t>
         </is>
       </c>
       <c r="G257" t="inlineStr">
         <is>
-          <t>Mui Yee Xuan / LIN HUAN LIN</t>
+          <t>Shaine Mui / LIN HUAN LIN</t>
         </is>
       </c>
       <c r="H257" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="258">
       <c r="A258" t="inlineStr">
         <is>
           <t>2026-04-26 19:00</t>
         </is>
       </c>
       <c r="B258" t="inlineStr">
         <is>
           <t>Court T1</t>
         </is>
       </c>
       <c r="C258" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D258" t="inlineStr">
@@ -11589,88 +11589,88 @@
           <t>Court T2</t>
         </is>
       </c>
       <c r="C268" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D268" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E268" t="inlineStr">
         <is>
           <t>Semifinal</t>
         </is>
       </c>
       <c r="F268" t="inlineStr">
         <is>
           <t>Choo mun lin / Benjamin Ngoi Ming de</t>
         </is>
       </c>
       <c r="G268" t="inlineStr">
         <is>
-          <t>Mui Yee Xuan / LIN HUAN LIN</t>
+          <t>Shaine Mui / LIN HUAN LIN</t>
         </is>
       </c>
       <c r="H268" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="269">
       <c r="A269" t="inlineStr">
         <is>
           <t>2026-04-26 23:50</t>
         </is>
       </c>
       <c r="B269" t="inlineStr">
         <is>
           <t>Court T1</t>
         </is>
       </c>
       <c r="C269" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D269" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E269" t="inlineStr">
         <is>
           <t>Third Place Playoff</t>
         </is>
       </c>
       <c r="F269" t="inlineStr">
         <is>
-          <t>Mui Yee Xuan / LIN HUAN LIN</t>
+          <t>Shaine Mui / LIN HUAN LIN</t>
         </is>
       </c>
       <c r="G269" t="inlineStr">
         <is>
           <t>LOO JIA WEN / Wen Chuan Hii</t>
         </is>
       </c>
       <c r="H269" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="270">
       <c r="A270" t="inlineStr">
         <is>
           <t>2026-04-26 23:50</t>
         </is>
       </c>
       <c r="B270" t="inlineStr">
         <is>
           <t>Court T2</t>
         </is>
       </c>
       <c r="C270" t="inlineStr">