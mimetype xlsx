--- v0 (2026-05-16)
+++ v1 (2026-06-30)
@@ -1131,88 +1131,88 @@
           <t>Court 3</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t>Mohamad Zakri Bin Mohd Jali / REDZUAN HAMID</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
-          <t>wong yao zong / Yew Weng Kit</t>
+          <t>wong yao zong / Keith Yew</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>2026-04-19 08:45</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
           <t>H</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>Hee Wei Shian / Su koi choy</t>
+          <t>Aaron Hee / Su koi choy</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
           <t>Tai xin xian / yin hua</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>2026-04-19 08:45</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
@@ -1467,51 +1467,51 @@
           <t>Court 5</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
           <t>Jebatlaw Ahmad / Nik mohd fairusazwan bin nik mustapa</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
-          <t>wong yao zong / Yew Weng Kit</t>
+          <t>wong yao zong / Keith Yew</t>
         </is>
       </c>
       <c r="H27" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>2026-04-19 09:00</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
@@ -1845,51 +1845,51 @@
           <t>Court 2</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
           <t>H</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
           <t>EEE CHEE LING / Ong soo yuen</t>
         </is>
       </c>
       <c r="G36" t="inlineStr">
         <is>
-          <t>Hee Wei Shian / Su koi choy</t>
+          <t>Aaron Hee / Su koi choy</t>
         </is>
       </c>
       <c r="H36" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>2026-04-19 09:30</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
@@ -2181,51 +2181,51 @@
           <t>Court 4</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
           <t>H</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
           <t>ong zhi xiang / Goh chee peng</t>
         </is>
       </c>
       <c r="G44" t="inlineStr">
         <is>
-          <t>Hee Wei Shian / Su koi choy</t>
+          <t>Aaron Hee / Su koi choy</t>
         </is>
       </c>
       <c r="H44" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>2026-04-19 09:45</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
@@ -2470,51 +2470,51 @@
           <t>2026-04-19 10:00</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
-          <t>wong yao zong / Yew Weng Kit</t>
+          <t>wong yao zong / Keith Yew</t>
         </is>
       </c>
       <c r="G51" t="inlineStr">
         <is>
           <t>Eddy Lim / Alsafiq We</t>
         </is>
       </c>
       <c r="H51" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t>2026-04-19 10:00</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
@@ -2596,51 +2596,51 @@
           <t>2026-04-19 10:30</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
-          <t>wong yao zong / Yew Weng Kit</t>
+          <t>wong yao zong / Keith Yew</t>
         </is>
       </c>
       <c r="G54" t="inlineStr">
         <is>
           <t>MOHD IQTISAR BIN MOHD SUHIMI / Anas Ra</t>
         </is>
       </c>
       <c r="H54" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>2026-04-19 10:30</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
@@ -2895,51 +2895,51 @@
           <t>Court 2</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
           <t>SumJiaJun / Muhammad Ridhwan Bin Mohd Nazri</t>
         </is>
       </c>
       <c r="G61" t="inlineStr">
         <is>
-          <t>wong yao zong / Yew Weng Kit</t>
+          <t>wong yao zong / Keith Yew</t>
         </is>
       </c>
       <c r="H61" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
           <t>2026-04-19 11:15</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
@@ -3058,51 +3058,51 @@
           <t>2026-04-19 11:45</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
           <t>Semifinal</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
-          <t>wong yao zong / Yew Weng Kit</t>
+          <t>wong yao zong / Keith Yew</t>
         </is>
       </c>
       <c r="G65" t="inlineStr">
         <is>
           <t>Wong Sai Chong  / Wong Choon Mun</t>
         </is>
       </c>
       <c r="H65" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
           <t>2026-04-19 11:45</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
@@ -3142,51 +3142,51 @@
           <t>2026-04-19 12:15</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
           <t>Third Place Playoff</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
-          <t>wong yao zong / Yew Weng Kit</t>
+          <t>wong yao zong / Keith Yew</t>
         </is>
       </c>
       <c r="G67" t="inlineStr">
         <is>
           <t>James Lam / YHC Eric</t>
         </is>
       </c>
       <c r="H67" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
           <t>2026-04-19 13:00</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">