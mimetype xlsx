--- v0 (2026-06-12)
+++ v1 (2026-06-30)
@@ -7426,51 +7426,51 @@
           <t>2025-10-25 15:15</t>
         </is>
       </c>
       <c r="B169" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C169" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D169" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E169" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F169" t="inlineStr">
         <is>
-          <t>Tey Wee Tiong / Zoe Kee Chung Sze</t>
+          <t>Roy Tey / Zoe Kee Chung Sze</t>
         </is>
       </c>
       <c r="G169" t="inlineStr">
         <is>
           <t>Mohd Hafiz bin Abu Bakar / Nurlyiana binti Ridzuan Radin</t>
         </is>
       </c>
       <c r="H169" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="inlineStr">
         <is>
           <t>2025-10-25 15:15</t>
         </is>
       </c>
       <c r="B170" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C170" t="inlineStr">
@@ -9442,51 +9442,51 @@
           <t>2025-10-25 16:45</t>
         </is>
       </c>
       <c r="B217" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C217" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D217" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E217" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F217" t="inlineStr">
         <is>
-          <t>Tey Wee Tiong / Zoe Kee Chung Sze</t>
+          <t>Roy Tey / Zoe Kee Chung Sze</t>
         </is>
       </c>
       <c r="G217" t="inlineStr">
         <is>
           <t xml:space="preserve">Tan Siau Vee / Tan lay thian </t>
         </is>
       </c>
       <c r="H217" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="218">
       <c r="A218" t="inlineStr">
         <is>
           <t>2025-10-25 16:45</t>
         </is>
       </c>
       <c r="B218" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C218" t="inlineStr">
@@ -10114,51 +10114,51 @@
           <t>2025-10-25 17:15</t>
         </is>
       </c>
       <c r="B233" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C233" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D233" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E233" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F233" t="inlineStr">
         <is>
-          <t>Tey Wee Tiong / Zoe Kee Chung Sze</t>
+          <t>Roy Tey / Zoe Kee Chung Sze</t>
         </is>
       </c>
       <c r="G233" t="inlineStr">
         <is>
           <t>suriyanty / MOHAMMAD FAIZ BIN WAHID</t>
         </is>
       </c>
       <c r="H233" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="234">
       <c r="A234" t="inlineStr">
         <is>
           <t>2025-10-25 17:15</t>
         </is>
       </c>
       <c r="B234" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C234" t="inlineStr">
@@ -11206,51 +11206,51 @@
           <t>2025-10-25 18:00</t>
         </is>
       </c>
       <c r="B259" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C259" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D259" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E259" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F259" t="inlineStr">
         <is>
-          <t>Tey Wee Tiong / Zoe Kee Chung Sze</t>
+          <t>Roy Tey / Zoe Kee Chung Sze</t>
         </is>
       </c>
       <c r="G259" t="inlineStr">
         <is>
           <t>TBD</t>
         </is>
       </c>
       <c r="H259" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="260">
       <c r="A260" t="inlineStr">
         <is>
           <t>2025-10-25 18:00</t>
         </is>
       </c>
       <c r="B260" t="inlineStr">
         <is>
           <t>Court 7</t>
         </is>
       </c>
       <c r="C260" t="inlineStr">
@@ -11794,51 +11794,51 @@
           <t>2025-10-25 18:30</t>
         </is>
       </c>
       <c r="B273" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C273" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D273" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E273" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F273" t="inlineStr">
         <is>
-          <t>Tey Wee Tiong / Zoe Kee Chung Sze</t>
+          <t>Roy Tey / Zoe Kee Chung Sze</t>
         </is>
       </c>
       <c r="G273" t="inlineStr">
         <is>
           <t>MASRI AYOB / Yeoh guan aun</t>
         </is>
       </c>
       <c r="H273" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="274">
       <c r="A274" t="inlineStr">
         <is>
           <t>2025-10-25 18:30</t>
         </is>
       </c>
       <c r="B274" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C274" t="inlineStr">